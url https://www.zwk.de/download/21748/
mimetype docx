--- v0 (2026-05-07)
+++ v1 (2026-10-16)
@@ -1,3798 +1,5505 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:body>
-    <w:p w14:paraId="1931860F" w14:textId="77777777" w:rsidR="001624C4" w:rsidRDefault="001624C4" w:rsidP="001624C4">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1178 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1146 lines deleted...]
-      <w:noEndnote/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="47"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="6702" w:val="left" w:leader="none"/>
+          <w:tab w:pos="7813" w:val="left" w:leader="none"/>
+          <w:tab w:pos="9177" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="121" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Position</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="42"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Menge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Einheitspreis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Gesamtpreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="16"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="275" w:lineRule="exact"/>
+        <w:ind w:left="870"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ziegelmauerwerk,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>einschalig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>für</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Trepppenhaus-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Wohnungstrennwände</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="207" w:lineRule="exact" w:before="183"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>UNIPOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Schalungsziegel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>0,9/12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="206" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wanddicke</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="4128"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Porosierung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ziegel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>mit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sägemehl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>aus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>unbehandeltem Fichtenholz; Baustoffklasse A1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="205"/>
+        <w:ind w:right="4128"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Herstellen von Mauerwerk lot- und fluchtgerecht in allen Geschossen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>aus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verfüll-Planziegel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>0,9/12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>nach</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>bauaufsichtlicher Zulassung Z-15.2-384.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="207" w:lineRule="exact" w:before="3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Die</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ziegel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>sind</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>entsprechend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Leistungsbeschreibung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="4128"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>mit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dünnbettmörtel,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>entsprechend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Zulassung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Z-15.2-384</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>zu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>vermauern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="4128"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mauerwerk,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>mörtelfreie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stoßfugenverzahnung,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dünnbettmörtel Die Ziegel vor dem Verfüllen ausreichend vornässen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="204"/>
+        <w:ind w:left="870" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Rohdichteklasse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>verfüllt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>2,0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>kg/dm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="870" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>(Füllbeton</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>C16/20;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>0-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>Konsistenz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>F3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Druckfestigkeitsklasse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="206" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="870" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Rechenwert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Wärmeleitzahl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="43"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>λ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="10"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+          <w:sz w:val="10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>1,60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>W/(mK)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="214" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="870" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Bewertetes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Schalldämmmaß</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>w,bau,ref</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>61,4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>dB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="199"/>
+        <w:ind w:right="4128"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bemessung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tragfähigkeit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>unbewehrte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Betonwand nach DIN EN 1992-1-1:2011-01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="206" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="870" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>DIN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>1992-1-1/NA:2013-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="206"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Hersteller:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:right="4711"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hörl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hartmann</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ziegeltechnik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>GmbH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Co.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>KG Pellheimer Straße 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="206" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>85221</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Dachau</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="206" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tel:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>08131-555-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fax:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>08131-555-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>1299</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="206"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Angeb.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fabrikat:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>UNIPOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Schalungsziegel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>0,9/12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="0"/>
+        <w:sectPr>
+          <w:headerReference w:type="default" r:id="rId5"/>
+          <w:footerReference w:type="default" r:id="rId6"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:header="1060" w:footer="3699" w:top="3620" w:bottom="3880" w:left="992" w:right="708"/>
+          <w:pgNumType w:start="1"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="47"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="6702" w:val="left" w:leader="none"/>
+          <w:tab w:pos="7813" w:val="left" w:leader="none"/>
+          <w:tab w:pos="9177" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="121" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Position</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="42"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Menge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Einheitspreis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Gesamtpreis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="16"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="275" w:lineRule="exact"/>
+        <w:ind w:left="870"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ziegelmauerwerk,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>einschalig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>für</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Treppenhaus-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Wohnungstrennwände</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="207" w:lineRule="exact" w:before="183"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>UNIPOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Schalungsziegel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>0,9/12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="206" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Wanddicke</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="4128"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Porosierung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ziegel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>mit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Sägemehl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>aus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>unbehandeltem Fichtenholz; Baustoffklasse A1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="205"/>
+        <w:ind w:right="4128"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Herstellen von Mauerwerk lot- und fluchtgerecht in allen Geschossen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>aus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Verfüll-Planziegel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>0,9/12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>nach</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>bauaufsichtlicher Zulassung Z-15.2-384.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="207" w:lineRule="exact" w:before="3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Die</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ziegel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>sind</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>entsprechend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Leistungsbeschreibung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="4128"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>mit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dünnbettmörtel,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>entsprechend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Zulassung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Z-15.2-384</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>zu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>vermauern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="4128"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Mauerwerk,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>mörtelfreie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Stoßfugenverzahnung,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Dünnbettmörtel Die Ziegel vor dem Verfüllen ausreichend vornässen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="204"/>
+        <w:ind w:left="870" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Rohdichteklasse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>verfüllt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>2,0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>kg/dm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="870" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>(Füllbeton</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>C16/20;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>0-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>Konsistenz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>F3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Druckfestigkeitsklasse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="206" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="870" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Rechenwert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Wärmeleitzahl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="43"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>λ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="10"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+          <w:sz w:val="10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>1,60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>W/(mK)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="214" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="870" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Bewertetes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Schalldämmmaß</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>w,bau,ref</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>64,4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:position w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>dB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="199"/>
+        <w:ind w:right="4128"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Bemessung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tragfähigkeit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>unbewehrte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Betonwand nach DIN EN 1992-1-1:2011-01 und</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="206" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="870" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>DIN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>1992-1-1/NA:2013-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="206"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Hersteller:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:right="4711"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hörl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Hartmann</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Ziegeltechnik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>GmbH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Co.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>KG Pellheimer Straße 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="206" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>85221</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Dachau</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="206" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Tel:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>08131-555-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="207" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fax:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>08131-555-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>1299</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="206"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Angeb.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fabrikat:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="870" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>UNIPOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Schalungsziegel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>0,9/12</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:header="1060" w:footer="3699" w:top="3620" w:bottom="3880" w:left="992" w:right="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...22 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487517184">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1169925</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>8154719</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1972945" cy="154940"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Textbox 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="3" name="Textbox 3"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1972945" cy="154940"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:before="16"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>d</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>=</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>240</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>mm;</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>12</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>DF</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>(372/240/249</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t>mm)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape style="position:absolute;margin-left:92.120117pt;margin-top:642.103882pt;width:155.35pt;height:12.2pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15799296" type="#_x0000_t202" id="docshape2" filled="false" stroked="false">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:before="16"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>d</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>=</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>240</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>mm;</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>12</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>DF</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>(372/240/249</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t>mm)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487517696">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4644644</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>8282607</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="759460" cy="170180"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="4" name="Textbox 4"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="759460" cy="170180"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:pos="953" w:val="left" w:leader="dot"/>
+                            </w:tabs>
+                            <w:spacing w:before="40"/>
+                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>m</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="18"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape style="position:absolute;margin-left:365.720001pt;margin-top:652.173828pt;width:59.8pt;height:13.4pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15798784" type="#_x0000_t202" id="docshape3" filled="false" stroked="false">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:pos="953" w:val="left" w:leader="dot"/>
+                      </w:tabs>
+                      <w:spacing w:before="40"/>
+                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>m</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="18"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487518208">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>5531014</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>8287387</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1502410" cy="137795"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Textbox 5"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="5" name="Textbox 5"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1502410" cy="137795"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:before="13"/>
+                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>........................</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="45"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>  </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>........................</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape style="position:absolute;margin-left:435.51297pt;margin-top:652.550232pt;width:118.3pt;height:10.85pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15798272" type="#_x0000_t202" id="docshape4" filled="false" stroked="false">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:spacing w:before="13"/>
+                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>........................</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="45"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>  </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>........................</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487519744">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1169925</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>8154719</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1972945" cy="154940"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="8" name="Textbox 8"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="8" name="Textbox 8"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1972945" cy="154940"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:before="16"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>d</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>=</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>300</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>mm;</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>15</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>DF</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr/>
+                            <w:t>(372/300/249</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t>mm)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape style="position:absolute;margin-left:92.120117pt;margin-top:642.103882pt;width:155.35pt;height:12.2pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15796736" type="#_x0000_t202" id="docshape6" filled="false" stroked="false">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:before="16"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>d</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>=</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>300</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>mm;</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>15</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>DF</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr/>
+                      <w:t>(372/300/249</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t>mm)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487520256">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4644644</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>8282607</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="759460" cy="170180"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="9" name="Textbox 9"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="9" name="Textbox 9"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="759460" cy="170180"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:pos="953" w:val="left" w:leader="dot"/>
+                            </w:tabs>
+                            <w:spacing w:before="40"/>
+                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>m</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="18"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape style="position:absolute;margin-left:365.720001pt;margin-top:652.173828pt;width:59.8pt;height:13.4pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15796224" type="#_x0000_t202" id="docshape7" filled="false" stroked="false">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:pos="953" w:val="left" w:leader="dot"/>
+                      </w:tabs>
+                      <w:spacing w:before="40"/>
+                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>m</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="18"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487520768">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>5531014</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>8287387</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1502410" cy="137795"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="10" name="Textbox 10"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="10" name="Textbox 10"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1502410" cy="137795"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:before="13"/>
+                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>........................</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="45"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>  </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>........................</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape style="position:absolute;margin-left:435.51297pt;margin-top:652.550232pt;width:118.3pt;height:10.85pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15795712" type="#_x0000_t202" id="docshape8" filled="false" stroked="false">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:spacing w:before="13"/>
+                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>........................</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="45"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>  </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>........................</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="0EFF4164" w14:textId="7CB80E21" w:rsidR="00131BEC" w:rsidRDefault="00131BEC">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C030BA3" wp14:editId="4CEB612A">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487516160">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-808689</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>623041</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-919686</wp:posOffset>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>672783</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7560000" cy="1400400"/>
-          <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
+          <wp:extent cx="6426668" cy="672783"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Grafik 1"/>
+          <wp:docPr id="1" name="Image 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            <a:graphicFrameLocks/>
           </wp:cNvGraphicFramePr>
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 3"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1" name="Image 1"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7560000" cy="1400400"/>
+                    <a:ext cx="6426668" cy="672783"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487516672">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>617729</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>1973792</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5020945" cy="340360"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Textbox 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="2" name="Textbox 2"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5020945" cy="340360"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:line="274" w:lineRule="exact" w:before="12"/>
+                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>UNIPOR</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Schalungsziegel</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>0,9/12</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Zul.-Nr.</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Z-15.2-</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>384</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:line="228" w:lineRule="exact" w:before="0"/>
+                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Einschaliges</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-9"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Ziegelmauerwerk</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>d</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>=</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>240</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>mm</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>für</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Treppenhaus-</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>und</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Wohnungstrennwände</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape style="position:absolute;margin-left:48.640137pt;margin-top:155.416702pt;width:395.35pt;height:26.8pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15799808" type="#_x0000_t202" id="docshape1" filled="false" stroked="false">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:spacing w:line="274" w:lineRule="exact" w:before="12"/>
+                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>UNIPOR</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Schalungsziegel</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>0,9/12</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Zul.-Nr.</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Z-15.2-</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>384</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p>
+                    <w:pPr>
+                      <w:spacing w:line="228" w:lineRule="exact" w:before="0"/>
+                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Einschaliges</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-9"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Ziegelmauerwerk</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>d</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>=</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>240</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>mm</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>für</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Treppenhaus-</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>und</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Wohnungstrennwände</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487518720">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>623041</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>672783</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6426668" cy="672783"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="6" name="Image 6"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr id="6" name="Image 6"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6426668" cy="672783"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487519232">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>617729</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>1973792</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5020945" cy="340360"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Textbox 7"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvPr id="7" name="Textbox 7"/>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5020945" cy="340360"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:line="274" w:lineRule="exact" w:before="12"/>
+                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>UNIPOR</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Schalungsziegel</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>0,9/12</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Zul.-Nr.</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Z-15.2-</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>384</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p>
+                          <w:pPr>
+                            <w:spacing w:line="228" w:lineRule="exact" w:before="0"/>
+                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Einschaliges</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-9"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Ziegelmauerwerk</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>d</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>=</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>300</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>mm</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>für</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Treppenhaus-</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>und</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Wohnungstrennwände</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape style="position:absolute;margin-left:48.640137pt;margin-top:155.416702pt;width:395.35pt;height:26.8pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15797248" type="#_x0000_t202" id="docshape5" filled="false" stroked="false">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:spacing w:line="274" w:lineRule="exact" w:before="12"/>
+                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>UNIPOR</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Schalungsziegel</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>0,9/12</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Zul.-Nr.</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Z-15.2-</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>384</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p>
+                    <w:pPr>
+                      <w:spacing w:line="228" w:lineRule="exact" w:before="0"/>
+                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Einschaliges</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-9"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Ziegelmauerwerk</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>d</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>=</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>300</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>mm</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>für</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Treppenhaus-</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>und</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Wohnungstrennwände</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...7 lines deleted...]
-  <w:noPunctuationKerning/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
-[...5 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:useFELayout/>
+    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
-  <w:rsids>
-[...48 lines deleted...]
-  <w15:docId w15:val="{23F11BAE-96C8-4139-8D14-3036F602F561}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...446 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textkrper">
+  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="BodyText" w:type="paragraph">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:semiHidden/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:ind w:left="870"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:styleId="Heading1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:line="274" w:lineRule="exact"/>
+      <w:ind w:left="20"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:styleId="Heading2" w:type="paragraph">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:line="252" w:lineRule="exact"/>
+      <w:ind w:left="870"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textkrper2">
-[...3 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:styleId="Heading3" w:type="paragraph">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="870"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="16"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
-[...3 lines deleted...]
-    <w:rsid w:val="007179EB"/>
+  <w:style w:styleId="ListParagraph" w:type="paragraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
-[...3 lines deleted...]
-    <w:rsid w:val="007179EB"/>
+  <w:style w:styleId="TableParagraph" w:type="paragraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="UniversLTStd-Bold" w:hAnsi="UniversLTStd-Bold"/>
-[...17 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...240 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CBE8498-48F0-4512-BC7F-5E04C25435C0}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2504</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2896</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Textvorschläge einschalige Außenwand ohne Zusatzdämmung</dc:title>
-[...5 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101001A983936848A1E4BBDF7EDB59CC6AA0A</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-08-17T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
+    <vt:filetime>2026-09-01T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
+    <vt:lpwstr>macOS Version 26.6.1 (Build 25G76) Quartz PDFContext</vt:lpwstr>
   </property>
 </Properties>
 </file>