--- v0 (2026-04-30)
+++ v1 (2026-10-28)
@@ -805,79 +805,79 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0094227C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>unverfüllt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0094227C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66BE5600" w14:textId="7061FB8B" w:rsidR="00295AE5" w:rsidRDefault="00295AE5">
+          <w:p w14:paraId="66BE5600" w14:textId="5D186D57" w:rsidR="00295AE5" w:rsidRDefault="00295AE5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Festigkeitsklasse  </w:t>
             </w:r>
-            <w:r w:rsidR="006543D2">
-[...5 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00C05044">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="17CE48ED" w14:textId="7B802874" w:rsidR="000B4217" w:rsidRDefault="00295AE5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5003"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -950,51 +950,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>mK</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0094227C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (verfüllt)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EF61FDC" w14:textId="4B804605" w:rsidR="00295AE5" w:rsidRDefault="000B4217">
+          <w:p w14:paraId="2EF61FDC" w14:textId="74B8CAE0" w:rsidR="00295AE5" w:rsidRDefault="000B4217">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5003"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4217">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bewertetes Schalldämmmaß </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
@@ -1117,57 +1117,57 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidR="00F51E1F" w:rsidRPr="00837C0F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00F51E1F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
               </w:rPr>
               <w:t xml:space="preserve"> = </w:t>
             </w:r>
-            <w:r w:rsidR="0094227C">
+            <w:r w:rsidR="00C05044">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
               </w:rPr>
-              <w:t>4,4</w:t>
+              <w:t>5,8</w:t>
             </w:r>
             <w:r w:rsidR="0057072F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
               </w:rPr>
               <w:t xml:space="preserve"> MN/m²</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6830820F" w14:textId="27FA59F5" w:rsidR="000B4217" w:rsidRDefault="000B4217">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5003"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2270,79 +2270,79 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0094227C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>unverfüllt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0094227C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46252B82" w14:textId="51E7D5A3" w:rsidR="001E1A63" w:rsidRDefault="001E1A63" w:rsidP="005C1900">
+          <w:p w14:paraId="46252B82" w14:textId="6740E85E" w:rsidR="001E1A63" w:rsidRDefault="001E1A63" w:rsidP="005C1900">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Festigkeitsklasse  </w:t>
             </w:r>
-            <w:r w:rsidR="006543D2">
-[...5 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00C05044">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="1B02FB43" w14:textId="4507047A" w:rsidR="001E1A63" w:rsidRDefault="001E1A63" w:rsidP="005C1900">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5003"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -2415,51 +2415,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>mK</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0094227C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (verfüllt)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C6DF56E" w14:textId="5B35AAF2" w:rsidR="001E1A63" w:rsidRDefault="001E1A63" w:rsidP="005C1900">
+          <w:p w14:paraId="5C6DF56E" w14:textId="2BC494C7" w:rsidR="001E1A63" w:rsidRDefault="001E1A63" w:rsidP="005C1900">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5003"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B4217">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bewertetes Schalldämmmaß </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
@@ -2582,65 +2582,65 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="00837C0F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
               </w:rPr>
               <w:t xml:space="preserve"> = </w:t>
             </w:r>
-            <w:r w:rsidR="0094227C">
+            <w:r w:rsidR="00C05044">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5,8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
               </w:rPr>
-              <w:t>,4 MN/m²</w:t>
+              <w:t xml:space="preserve"> MN/m²</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="016D70BB" w14:textId="77777777" w:rsidR="001E1A63" w:rsidRDefault="001E1A63" w:rsidP="005C1900">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5003"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="9"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E8A5B65" w14:textId="77777777" w:rsidR="001E1A63" w:rsidRDefault="001E1A63" w:rsidP="005C1900">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5003"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -3117,58 +3117,58 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="281A19F9" w14:textId="0C633F26" w:rsidR="00A44BA4" w:rsidRDefault="00A44BA4" w:rsidP="001E1A63">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A44BA4" w:rsidSect="0040447C">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2977" w:right="1276" w:bottom="1134" w:left="1276" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F1554A5" w14:textId="77777777" w:rsidR="0040447C" w:rsidRDefault="0040447C">
+    <w:p w14:paraId="1EE0C099" w14:textId="77777777" w:rsidR="00C64957" w:rsidRDefault="00C64957">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B21AAF6" w14:textId="77777777" w:rsidR="0040447C" w:rsidRDefault="0040447C">
+    <w:p w14:paraId="2FD7CEB2" w14:textId="77777777" w:rsidR="00C64957" w:rsidRDefault="00C64957">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="UniversLTStd-Bold">
@@ -3178,58 +3178,58 @@
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C740582" w14:textId="77777777" w:rsidR="0040447C" w:rsidRDefault="0040447C">
+    <w:p w14:paraId="4A7307B4" w14:textId="77777777" w:rsidR="00C64957" w:rsidRDefault="00C64957">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FE6E14C" w14:textId="77777777" w:rsidR="0040447C" w:rsidRDefault="0040447C">
+    <w:p w14:paraId="79E7FFC9" w14:textId="77777777" w:rsidR="00C64957" w:rsidRDefault="00C64957">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38A37407" w14:textId="4172EA67" w:rsidR="00A60AF6" w:rsidRDefault="00A60AF6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70975059" wp14:editId="2733245F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-809625</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -3348,67 +3348,70 @@
     <w:rsid w:val="004E6935"/>
     <w:rsid w:val="004F3AAB"/>
     <w:rsid w:val="004F5D17"/>
     <w:rsid w:val="0057072F"/>
     <w:rsid w:val="005C625E"/>
     <w:rsid w:val="005E599B"/>
     <w:rsid w:val="005E64F9"/>
     <w:rsid w:val="00616AEC"/>
     <w:rsid w:val="006543D2"/>
     <w:rsid w:val="006557B0"/>
     <w:rsid w:val="00666CB0"/>
     <w:rsid w:val="006675F1"/>
     <w:rsid w:val="0069628F"/>
     <w:rsid w:val="006B2469"/>
     <w:rsid w:val="006E2809"/>
     <w:rsid w:val="00712D5A"/>
     <w:rsid w:val="00734208"/>
     <w:rsid w:val="007914DE"/>
     <w:rsid w:val="007F37CC"/>
     <w:rsid w:val="007F6641"/>
     <w:rsid w:val="00803569"/>
     <w:rsid w:val="00837C0F"/>
     <w:rsid w:val="00851E06"/>
     <w:rsid w:val="00882FD2"/>
     <w:rsid w:val="00891557"/>
+    <w:rsid w:val="008D27C9"/>
     <w:rsid w:val="00907F68"/>
     <w:rsid w:val="009266BA"/>
     <w:rsid w:val="00932C09"/>
     <w:rsid w:val="0094227C"/>
     <w:rsid w:val="0094249E"/>
     <w:rsid w:val="009B1450"/>
     <w:rsid w:val="009C34F2"/>
     <w:rsid w:val="00A44BA4"/>
     <w:rsid w:val="00A60AF6"/>
     <w:rsid w:val="00A67209"/>
     <w:rsid w:val="00A92533"/>
     <w:rsid w:val="00B25A87"/>
     <w:rsid w:val="00B30E4F"/>
     <w:rsid w:val="00B4797B"/>
     <w:rsid w:val="00B70D6B"/>
     <w:rsid w:val="00B7438C"/>
     <w:rsid w:val="00C03CD4"/>
+    <w:rsid w:val="00C05044"/>
+    <w:rsid w:val="00C64957"/>
     <w:rsid w:val="00C70EE5"/>
     <w:rsid w:val="00C83C6A"/>
     <w:rsid w:val="00CF3ED5"/>
     <w:rsid w:val="00CF43C9"/>
     <w:rsid w:val="00D24F0B"/>
     <w:rsid w:val="00D36498"/>
     <w:rsid w:val="00E1082C"/>
     <w:rsid w:val="00E610A5"/>
     <w:rsid w:val="00E764A2"/>
     <w:rsid w:val="00E84EC3"/>
     <w:rsid w:val="00E86C7C"/>
     <w:rsid w:val="00EF12B3"/>
     <w:rsid w:val="00F16AB7"/>
     <w:rsid w:val="00F31A6E"/>
     <w:rsid w:val="00F45535"/>
     <w:rsid w:val="00F51E1F"/>
     <w:rsid w:val="00F52B97"/>
     <w:rsid w:val="00F83BCC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -4326,50 +4329,70 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0e8ee727-59eb-4bf5-b151-5bbb9792916a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="24bf99c7-9199-41f4-9058-ed8ce0e40a31" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101001A983936848A1E4BBDF7EDB59CC6AA0A" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="07da5203996bafec3427bfa65d0bf69b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0e8ee727-59eb-4bf5-b151-5bbb9792916a" xmlns:ns3="24bf99c7-9199-41f4-9058-ed8ce0e40a31" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30e5f85cb65387c951448d5668daf910" ns2:_="" ns3:_="">
     <xsd:import namespace="0e8ee727-59eb-4bf5-b151-5bbb9792916a"/>
     <xsd:import namespace="24bf99c7-9199-41f4-9058-ed8ce0e40a31"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -4586,124 +4609,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4461AC75-4586-47E2-BDC3-03152C936E43}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C4BBCC5-7F7E-496E-8A5A-C3A28B9C6F52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0e8ee727-59eb-4bf5-b151-5bbb9792916a"/>
+    <ds:schemaRef ds:uri="24bf99c7-9199-41f4-9058-ed8ce0e40a31"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCC92DFA-C209-4964-B9C8-78C97C3B5AA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C4BBCC5-7F7E-496E-8A5A-C3A28B9C6F52}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4461AC75-4586-47E2-BDC3-03152C936E43}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0e8ee727-59eb-4bf5-b151-5bbb9792916a"/>
+    <ds:schemaRef ds:uri="24bf99c7-9199-41f4-9058-ed8ce0e40a31"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>300</Words>
-  <Characters>2511</Characters>
+  <Words>385</Words>
+  <Characters>2428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Textvorschläge einschalige Außenwand ohne Zusatzdämmung</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2806</CharactersWithSpaces>
+  <CharactersWithSpaces>2808</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Textvorschläge einschalige Außenwand ohne Zusatzdämmung</dc:title>
   <dc:creator>Konrad Schwarz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001A983936848A1E4BBDF7EDB59CC6AA0A</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>